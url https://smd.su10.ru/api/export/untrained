--- v0 (2026-09-03)
+++ v1 (2026-11-02)
@@ -410,42578 +410,926 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H1635"/>
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="5.83203125" customWidth="1"/>
     <col min="2" max="2" width="35.83203125" customWidth="1"/>
     <col min="3" max="3" width="30.83203125" customWidth="1"/>
     <col min="4" max="4" width="16.83203125" customWidth="1"/>
     <col min="5" max="5" width="25.83203125" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="7" width="14.83203125" customWidth="1"/>
     <col min="8" max="8" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>№</v>
       </c>
       <c r="B1" t="str">
         <v>Подразделение</v>
       </c>
       <c r="C1" t="str">
         <v>Ф.И.О. Сотрудника</v>
       </c>
       <c r="D1" t="str">
         <v>СНИЛС</v>
       </c>
       <c r="E1" t="str">
         <v>Должность</v>
       </c>
       <c r="F1" t="str">
         <v>Дата приёма</v>
       </c>
       <c r="G1" t="str">
         <v>Дата рождения</v>
       </c>
       <c r="H1" t="str">
         <v>Статус обучения</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="str">
-        <v>бр.Рахимов Н.Ф.</v>
+        <v>Руководители</v>
       </c>
       <c r="C2" t="str">
-        <v>Ёрматова Насиба Валиджоновна</v>
+        <v>Владимиров Илья Владиславович</v>
       </c>
       <c r="D2" t="str">
-        <v>217-389-371 92</v>
+        <v>011-092-657 02</v>
       </c>
       <c r="E2" t="str">
-        <v>Подсобный рабочий</v>
+        <v>Заместитель генерального директора по строительству</v>
       </c>
       <c r="F2" t="str">
-        <v>2026-04-24</v>
+        <v>2022-09-19</v>
       </c>
       <c r="G2" t="str">
-        <v>1984-10-13</v>
+        <v>1968-01-16</v>
       </c>
       <c r="H2" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="str">
-        <v>Гарантийный отдел</v>
+        <v>Административный аппарат</v>
       </c>
       <c r="C3" t="str">
-        <v>Абакаров Фикрет Сеймур Оглы</v>
+        <v>Пак Алена Игоревна</v>
       </c>
       <c r="D3" t="str">
-        <v>204-280-867 40</v>
+        <v>140-976-288 83</v>
       </c>
       <c r="E3" t="str">
-        <v>Старший инженер по сдаче корпусов</v>
+        <v>Дизайнер</v>
       </c>
       <c r="F3" t="str">
-        <v>2026-02-02</v>
+        <v>2025-09-24</v>
       </c>
       <c r="G3" t="str">
-        <v>1999-08-30</v>
+        <v>1998-10-14</v>
       </c>
       <c r="H3" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="str">
-        <v>бр.Закиров С.Ф.</v>
+        <v>Административный аппарат</v>
       </c>
       <c r="C4" t="str">
-        <v>Абдивохидов Жавохир Жонон Угли</v>
+        <v>Бабий Марк Викторович</v>
       </c>
       <c r="D4" t="str">
-        <v>201-536-100 97</v>
+        <v>Работа</v>
       </c>
       <c r="E4" t="str">
-        <v>Подсобный рабочий</v>
+        <v>Заместитель генерального директора по работе с заказчиками и согласованиям</v>
       </c>
       <c r="F4" t="str">
-        <v>2026-02-25</v>
+        <v>2026-04-01</v>
       </c>
       <c r="G4" t="str">
-        <v>1998-10-14</v>
+        <v>1968-01-25</v>
       </c>
       <c r="H4" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="str">
-        <v>бр.Хайдаров Н.И.</v>
+        <v>Отдел кадров</v>
       </c>
       <c r="C5" t="str">
-        <v>Абдирахимов Хасан Юрсуналиевич</v>
+        <v>Арлашкина Анна Борисовна</v>
       </c>
       <c r="D5" t="str">
-        <v>228-575-925 09</v>
+        <v>137-769-073 05</v>
       </c>
       <c r="E5" t="str">
-        <v>Монтажник</v>
+        <v>Начальник отдела кадров</v>
       </c>
       <c r="F5" t="str">
-        <v>2026-03-17</v>
+        <v>2016-02-02</v>
       </c>
       <c r="G5" t="str">
-        <v>1982-12-01</v>
+        <v>1979-10-10</v>
       </c>
       <c r="H5" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="str">
-        <v>ИТР</v>
+        <v>Экономический сектор</v>
       </c>
       <c r="C6" t="str">
-        <v>Абдуалимов Жамшид Абдугаффарович</v>
+        <v>Павлухин Сергей Владимирович</v>
       </c>
       <c r="D6" t="str">
-        <v>193-542-085 80</v>
+        <v>132-381-953 48</v>
       </c>
       <c r="E6" t="str">
-        <v>Начальник участка электромонтажных работ</v>
+        <v>Экономист</v>
       </c>
       <c r="F6" t="str">
-        <v>2025-10-15</v>
+        <v>2022-08-01</v>
       </c>
       <c r="G6" t="str">
-        <v>1980-12-18</v>
+        <v>1988-03-25</v>
       </c>
       <c r="H6" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="str">
-        <v>бр.Ортиков Шавкат А.</v>
+        <v>Отдел проектирования и согласования</v>
       </c>
       <c r="C7" t="str">
-        <v>Абдувахобов Элмурод Насимович</v>
+        <v>Тюрин Дмитрий Юрьевич</v>
       </c>
       <c r="D7" t="str">
-        <v>224-096-688 72</v>
+        <v>156-903-792 97</v>
       </c>
       <c r="E7" t="str">
-        <v>Маляр</v>
+        <v>Заместитель руководителя отдела</v>
       </c>
       <c r="F7" t="str">
-        <v>2026-02-17</v>
+        <v>2020-12-09</v>
       </c>
       <c r="G7" t="str">
-        <v>1989-01-05</v>
+        <v>1988-09-28</v>
       </c>
       <c r="H7" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="str">
-        <v>бр.Участок по гарантийным работам</v>
+        <v>Тендерный отдел</v>
       </c>
       <c r="C8" t="str">
-        <v>Абдувоитов Шухрат Тотлибаевич</v>
+        <v>Сапожникова Ксения Викторовна</v>
       </c>
       <c r="D8" t="str">
-        <v>192-967-516 28</v>
+        <v>128-193-480 71</v>
       </c>
       <c r="E8" t="str">
-        <v>Электрослесарь строительный</v>
+        <v>Инженер</v>
       </c>
       <c r="F8" t="str">
-        <v>2025-10-21</v>
+        <v>2016-02-01</v>
       </c>
       <c r="G8" t="str">
-        <v>1973-03-12</v>
+        <v>1989-07-07</v>
       </c>
       <c r="H8" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="str">
-        <v>бр.Тожидинов Ш.Р.У.</v>
+        <v>Тендерный отдел</v>
       </c>
       <c r="C9" t="str">
-        <v>Абдувохидов Хайрулла Шаробидинович</v>
+        <v>Стефанеев Андрей Игоревич</v>
       </c>
       <c r="D9" t="str">
-        <v>231-554-903 49</v>
+        <v>101-263-045 83</v>
       </c>
       <c r="E9" t="str">
-        <v>Монтажник</v>
+        <v>Инженер</v>
       </c>
       <c r="F9" t="str">
-        <v>2026-04-01</v>
+        <v>2015-12-22</v>
       </c>
       <c r="G9" t="str">
-        <v>1981-04-08</v>
+        <v>1979-07-18</v>
       </c>
       <c r="H9" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="str">
-        <v>бр.Менгбоев Г.И.</v>
+        <v>Тендерный отдел</v>
       </c>
       <c r="C10" t="str">
-        <v>Абдужабборов Озодбек Абдухалим Угли</v>
+        <v>Юдин Андрей Борисович</v>
       </c>
       <c r="D10" t="str">
-        <v>214-328-730 40</v>
+        <v>163-089-623 78</v>
       </c>
       <c r="E10" t="str">
-        <v>Монтажник</v>
+        <v>Инженер</v>
       </c>
       <c r="F10" t="str">
-        <v>2026-07-14</v>
+        <v>2024-08-05</v>
       </c>
       <c r="G10" t="str">
-        <v>2001-01-08</v>
+        <v>1992-06-02</v>
       </c>
       <c r="H10" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="str">
-        <v>бр.Прозоров А.В.</v>
+        <v>Сметно-технический отдел</v>
       </c>
       <c r="C11" t="str">
-        <v>Абдукарими Сафарзодаи Исмон</v>
+        <v>Иванов Дмитрий Вадимович</v>
       </c>
       <c r="D11" t="str">
-        <v>226-091-619 53</v>
+        <v>164-035-292 45</v>
       </c>
       <c r="E11" t="str">
-        <v>Монтажник</v>
+        <v>Инженер</v>
       </c>
       <c r="F11" t="str">
-        <v>2026-04-01</v>
+        <v>2022-04-21</v>
       </c>
       <c r="G11" t="str">
-        <v>1989-12-23</v>
+        <v>1998-02-13</v>
       </c>
       <c r="H11" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="str">
-        <v>бр.Менгбоев Г.И.</v>
+        <v>Сметно-технический отдел</v>
       </c>
       <c r="C12" t="str">
-        <v>Абдукаримов Зафаржан Салимович</v>
+        <v>Костомаров Дмитрий Викторович</v>
       </c>
       <c r="D12" t="str">
-        <v>191-064-956 76</v>
+        <v>138-809-680 05</v>
       </c>
       <c r="E12" t="str">
-        <v>Монтажник</v>
+        <v>Инженер</v>
       </c>
       <c r="F12" t="str">
-        <v>2026-04-28</v>
+        <v>2015-12-21</v>
       </c>
       <c r="G12" t="str">
-        <v>1976-10-27</v>
+        <v>1984-01-10</v>
       </c>
       <c r="H12" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="str">
-        <v>бр.Тухтаев Т.Э.</v>
+        <v>Сметно-технический отдел</v>
       </c>
       <c r="C13" t="str">
-        <v>Абдукаримов Элёр Камол Угли</v>
+        <v>Кузнецова Ирина Юрьевна</v>
       </c>
       <c r="D13" t="str">
-        <v>231-134-903 15</v>
+        <v>186-090-927 97</v>
       </c>
       <c r="E13" t="str">
-        <v>Маляр</v>
+        <v>Инженер</v>
       </c>
       <c r="F13" t="str">
-        <v>2026-01-16</v>
+        <v>2016-06-01</v>
       </c>
       <c r="G13" t="str">
-        <v>2006-08-02</v>
+        <v>1989-09-01</v>
       </c>
       <c r="H13" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="str">
-        <v>бр.Ходжакулов С.Ж.</v>
+        <v>Сметно-технический отдел</v>
       </c>
       <c r="C14" t="str">
-        <v>Абдукаюмов Фирдавс Абдужалол Угли</v>
+        <v>Орел Валерий Иванович</v>
       </c>
       <c r="D14" t="str">
-        <v>231-225-785 32</v>
+        <v>112-365-140 09</v>
       </c>
       <c r="E14" t="str">
-        <v>Монтажник</v>
+        <v>Инженер</v>
       </c>
       <c r="F14" t="str">
-        <v>2026-01-13</v>
+        <v>2016-02-02</v>
       </c>
       <c r="G14" t="str">
-        <v>2003-11-24</v>
+        <v>1964-06-29</v>
       </c>
       <c r="H14" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="str">
-        <v>бр.Муродов Э.Ф.У.</v>
+        <v>Сметно-технический отдел</v>
       </c>
       <c r="C15" t="str">
-        <v>Абдукодиров Давлатбек Абдунаби Угли</v>
+        <v>Головашин Михаил Алексеевич</v>
       </c>
       <c r="D15" t="str">
-        <v>230-519-567 46</v>
+        <v>096-748-842 40</v>
       </c>
       <c r="E15" t="str">
-        <v>Подсобный рабочий</v>
+        <v>Старший инженер</v>
       </c>
       <c r="F15" t="str">
-        <v>2025-10-31</v>
+        <v>2019-12-02</v>
       </c>
       <c r="G15" t="str">
-        <v>2006-11-15</v>
+        <v>1998-08-19</v>
       </c>
       <c r="H15" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="str">
-        <v>Бухгалтерия</v>
+        <v>Сметно-технический отдел</v>
       </c>
       <c r="C16" t="str">
-        <v>Абдуллаев Руслан Насурович</v>
+        <v>Таймасханов Магомед Гамзатович</v>
       </c>
       <c r="D16" t="str">
-        <v>163-405-391 49</v>
+        <v>144-086-346 55</v>
       </c>
       <c r="E16" t="str">
-        <v>Старший бухгалтер</v>
+        <v>Старший инженер</v>
       </c>
       <c r="F16" t="str">
-        <v>2017-05-02</v>
+        <v>2022-08-10</v>
       </c>
       <c r="G16" t="str">
-        <v>1994-12-03</v>
+        <v>1996-11-04</v>
       </c>
       <c r="H16" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="str">
-        <v>бр.Каримов З.З.</v>
+        <v>Сметно-технический отдел</v>
       </c>
       <c r="C17" t="str">
-        <v>Абдуллаев Собиржон Комилжон Угли</v>
+        <v>Голубева Варвара Юрьевна</v>
       </c>
       <c r="D17" t="str">
-        <v>213-550-502 18</v>
+        <v>158-015-038 43</v>
       </c>
       <c r="E17" t="str">
-        <v>Монтажник</v>
+        <v>Старший инженер</v>
       </c>
       <c r="F17" t="str">
-        <v>2026-05-19</v>
+        <v>2022-04-11</v>
       </c>
       <c r="G17" t="str">
-        <v>1997-07-10</v>
+        <v>2001-04-02</v>
       </c>
       <c r="H17" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="str">
-        <v>бр.Участок по гарантийным работам</v>
+        <v>Сметно-технический отдел</v>
       </c>
       <c r="C18" t="str">
-        <v>Абдуллаев Шерали Ахрорович</v>
+        <v>Виноходова Екатерина Андреевна</v>
       </c>
       <c r="D18" t="str">
-        <v>228-291-517 74</v>
+        <v>131-921-730 34</v>
       </c>
       <c r="E18" t="str">
-        <v>Монтажник</v>
+        <v>Старший инженер</v>
       </c>
       <c r="F18" t="str">
-        <v>2026-03-02</v>
+        <v>2024-12-03</v>
       </c>
       <c r="G18" t="str">
-        <v>1970-04-15</v>
+        <v>2002-01-02</v>
       </c>
       <c r="H18" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="str">
-        <v>бр.Кутняк Е.В.</v>
+        <v>Отдел исполнительной документации</v>
       </c>
       <c r="C19" t="str">
-        <v>Абдуллаев Шерзод Абдугаффор Угли</v>
+        <v>Василиу Анна Васильевна</v>
       </c>
       <c r="D19" t="str">
-        <v>226-091-614 48</v>
+        <v>171-523-619 52</v>
       </c>
       <c r="E19" t="str">
-        <v>Монтажник</v>
+        <v>Инженер</v>
       </c>
       <c r="F19" t="str">
-        <v>2026-05-05</v>
+        <v>2020-03-10</v>
       </c>
       <c r="G19" t="str">
-        <v>2000-08-22</v>
+        <v>1997-09-10</v>
       </c>
       <c r="H19" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="str">
-        <v>бр.Артиков Д.М.</v>
+        <v>Отдел исполнительной документации</v>
       </c>
       <c r="C20" t="str">
-        <v>Абдуллоев Ахлиддин Нуралиевич</v>
+        <v>Головашина Елизавета Михайловна</v>
       </c>
       <c r="D20" t="str">
-        <v>203-802-265 17</v>
+        <v>164-473-784 96</v>
       </c>
       <c r="E20" t="str">
-        <v>Маляр</v>
+        <v>Инженер</v>
       </c>
       <c r="F20" t="str">
-        <v>2026-01-29</v>
+        <v>2021-01-11</v>
       </c>
       <c r="G20" t="str">
-        <v>1989-04-11</v>
+        <v>1997-01-20</v>
       </c>
       <c r="H20" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="str">
-        <v>бр.Файзов А.Н.</v>
+        <v>Отдел исполнительной документации</v>
       </c>
       <c r="C21" t="str">
-        <v>Абдуллоев Бахтиёр Раджабович</v>
+        <v>Новоселова Наталья Петровна</v>
       </c>
       <c r="D21" t="str">
-        <v>230-667-489 72</v>
+        <v>062-058-844 54</v>
       </c>
       <c r="E21" t="str">
-        <v>Электромонтажник по кабельным сетям</v>
+        <v>Инженер</v>
       </c>
       <c r="F21" t="str">
-        <v>2025-11-13</v>
+        <v>2016-02-01</v>
       </c>
       <c r="G21" t="str">
-        <v>1996-08-10</v>
+        <v>1960-03-21</v>
       </c>
       <c r="H21" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="str">
-        <v>бр.Хусанов М.Д.</v>
+        <v>Отдел исполнительной документации</v>
       </c>
       <c r="C22" t="str">
-        <v>Абдуллоев Джовидон Файзалиевич</v>
+        <v>Городзинский Юрий Александрович</v>
       </c>
       <c r="D22" t="str">
-        <v>192-016-361 45</v>
+        <v>204-331-824 14</v>
       </c>
       <c r="E22" t="str">
-        <v>Подсобный рабочий</v>
+        <v>Ведущий инженер</v>
       </c>
       <c r="F22" t="str">
-        <v>2025-11-25</v>
+        <v>2022-01-10</v>
       </c>
       <c r="G22" t="str">
-        <v>1990-09-25</v>
+        <v>1987-07-13</v>
       </c>
       <c r="H22" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="str">
-        <v>бр.Шокиров А.А.У.</v>
+        <v>Служба безопасности</v>
       </c>
       <c r="C23" t="str">
-        <v>Абдулхаев Хусниддин Камолдинович</v>
+        <v>Разумов Дмитрий Сергеевич</v>
       </c>
       <c r="D23" t="str">
-        <v>211-974-539 67</v>
+        <v>194-767-001 08</v>
       </c>
       <c r="E23" t="str">
-        <v>Подсобный рабочий</v>
+        <v>Ведущий специалист службы безопасности</v>
       </c>
       <c r="F23" t="str">
-        <v>2026-04-17</v>
+        <v>2016-07-01</v>
       </c>
       <c r="G23" t="str">
-        <v>1984-06-03</v>
+        <v>1976-06-16</v>
       </c>
       <c r="H23" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="str">
-        <v>бр.Тожидинов Ш.Р.У.</v>
+        <v>Инженерно-технический отдел СВК</v>
       </c>
       <c r="C24" t="str">
-        <v>Абдуманнобов Ойбек Тилаболди Угли</v>
+        <v>Тюрин Вадим Евгеньевич</v>
       </c>
       <c r="D24" t="str">
-        <v>198-964-939 77</v>
+        <v>127-594-715 92</v>
       </c>
       <c r="E24" t="str">
-        <v>Монтажник</v>
+        <v>Специалист инженерно-технического отдела СВК</v>
       </c>
       <c r="F24" t="str">
-        <v>2025-12-05</v>
+        <v>2019-10-10</v>
       </c>
       <c r="G24" t="str">
-        <v>1992-06-15</v>
+        <v>1983-04-09</v>
       </c>
       <c r="H24" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="str">
-        <v>бр.Саиткулов М.Х.</v>
+        <v>Инженерно-технический отдел СВК</v>
       </c>
       <c r="C25" t="str">
-        <v>Абдумуталов Шохрухжон Рашид Угли</v>
+        <v>Пучинин Сергей Александрович</v>
       </c>
       <c r="D25" t="str">
-        <v>214-895-349 92</v>
+        <v>076-982-177 22</v>
       </c>
       <c r="E25" t="str">
-        <v>Маляр</v>
+        <v>Руководитель службы внутреннего контроля</v>
       </c>
       <c r="F25" t="str">
-        <v>2026-04-01</v>
+        <v>2016-02-01</v>
       </c>
       <c r="G25" t="str">
-        <v>2001-10-01</v>
+        <v>1985-01-18</v>
       </c>
       <c r="H25" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="str">
-        <v>бр.Менгбоев Г.И.</v>
+        <v>Информационно-технический отдел</v>
       </c>
       <c r="C26" t="str">
-        <v>Абдуназаров Анвар Комилжонович</v>
+        <v>Сербиков Федор Андреевич</v>
       </c>
       <c r="D26" t="str">
-        <v>231-590-696 65</v>
+        <v>130-954-748 64</v>
       </c>
       <c r="E26" t="str">
-        <v>Монтажник</v>
+        <v>Системный администратор</v>
       </c>
       <c r="F26" t="str">
-        <v>2026-03-05</v>
+        <v>2016-02-12</v>
       </c>
       <c r="G26" t="str">
-        <v>1992-08-07</v>
+        <v>1986-06-19</v>
       </c>
       <c r="H26" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="str">
-        <v>бр.Менгбоев Г.И.</v>
+        <v>Секретариат-Объекты</v>
       </c>
       <c r="C27" t="str">
-        <v>Абдуназаров Умиджон Комилжон Угли</v>
+        <v>Афанасьева Ирина Александровна</v>
       </c>
       <c r="D27" t="str">
-        <v>212-215-110 82</v>
+        <v>155-872-256 96</v>
       </c>
       <c r="E27" t="str">
-        <v>Монтажник</v>
+        <v>Делопроизводитель-помощник руководителя</v>
       </c>
       <c r="F27" t="str">
-        <v>2026-03-04</v>
+        <v>2024-09-26</v>
       </c>
       <c r="G27" t="str">
-        <v>2001-10-30</v>
+        <v>1996-12-09</v>
       </c>
       <c r="H27" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="str">
-        <v>бр.Менгбоев Г.И.</v>
+        <v>Группа оказания первой помощи</v>
       </c>
       <c r="C28" t="str">
-        <v>Абдураимов Нозимжон Холбутаевич</v>
+        <v>Пашаев Рамазан Муртузалиевич</v>
       </c>
       <c r="D28" t="str">
-        <v>232-533-296 42</v>
+        <v>142-203-779 22</v>
       </c>
       <c r="E28" t="str">
-        <v>Монтажник</v>
+        <v>Специалист оказания первой помощи</v>
       </c>
       <c r="F28" t="str">
-        <v>2026-07-14</v>
+        <v>2026-03-02</v>
       </c>
       <c r="G28" t="str">
-        <v>1996-12-10</v>
+        <v>1965-08-01</v>
       </c>
       <c r="H28" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="str">
-        <v>Участок электромонтажных работ</v>
+        <v>Отдел экономики строительства</v>
       </c>
       <c r="C29" t="str">
-        <v>Абдурахимов Ахмаджон Анвар Угли</v>
+        <v>Инникова Наталья Витальевна</v>
       </c>
       <c r="D29" t="str">
-        <v>206-684-086 73</v>
+        <v>188-358-840 34</v>
       </c>
       <c r="E29" t="str">
-        <v>Электрик</v>
+        <v>Экономист</v>
       </c>
       <c r="F29" t="str">
-        <v>2026-06-30</v>
+        <v>2020-01-16</v>
       </c>
       <c r="G29" t="str">
-        <v>1994-10-17</v>
+        <v>1988-10-15</v>
       </c>
       <c r="H29" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="str">
-        <v>бр.Назаров Ю.В.</v>
+        <v>Отдел экономики строительства</v>
       </c>
       <c r="C30" t="str">
-        <v>Абдурахимов Ойбек Улугбекович</v>
+        <v>Нестеренко Ксения Георгиевна</v>
       </c>
       <c r="D30" t="str">
-        <v>225-198-010 53</v>
+        <v>151-362-725 41</v>
       </c>
       <c r="E30" t="str">
-        <v>Монтажник</v>
+        <v>Экономист</v>
       </c>
       <c r="F30" t="str">
-        <v>2026-07-20</v>
+        <v>2015-12-21</v>
       </c>
       <c r="G30" t="str">
-        <v>1988-06-15</v>
+        <v>1988-09-20</v>
       </c>
       <c r="H30" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="str">
-        <v>ИТР</v>
+        <v>бр.Зиякулов К.Э.</v>
       </c>
       <c r="C31" t="str">
-        <v>Абдурахманов Бобир Хайдарович</v>
+        <v>Умирзаков Шарофиддин Аслидин Угли</v>
       </c>
       <c r="D31" t="str">
-        <v>198-955-700 55</v>
+        <v>192-761-862 07</v>
       </c>
       <c r="E31" t="str">
-        <v>Начальник участка (в строительстве)</v>
+        <v>Монтажник</v>
       </c>
       <c r="F31" t="str">
-        <v>2026-04-15</v>
+        <v>2026-10-21</v>
       </c>
       <c r="G31" t="str">
-        <v>1987-10-12</v>
+        <v>1996-08-11</v>
       </c>
       <c r="H31" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="str">
-        <v>бр.Хусанов М.Д.</v>
+        <v>бр.Зиякулов К.Э.</v>
       </c>
       <c r="C32" t="str">
-        <v>Абдурахманов Мадали Валиевич</v>
+        <v>Хушманов Шерали Урокбой Угли</v>
       </c>
       <c r="D32" t="str">
-        <v>195-629-587 34</v>
+        <v>228-648-981 20</v>
       </c>
       <c r="E32" t="str">
-        <v>Электрослесарь строительный</v>
+        <v>Монтажник</v>
       </c>
       <c r="F32" t="str">
-        <v>2025-10-29</v>
+        <v>2026-10-21</v>
       </c>
       <c r="G32" t="str">
-        <v>1964-03-31</v>
+        <v>1998-04-27</v>
       </c>
       <c r="H32" t="str">
         <v>Не обучен</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="str">
-        <v>ИТР</v>
+        <v>бр.Каримов З.З.</v>
       </c>
       <c r="C33" t="str">
-        <v>Абдурахманов Санжар Файзуллаевич</v>
+        <v>Хикматов Шахрам Рахматович</v>
       </c>
       <c r="D33" t="str">
-        <v>199-724-065 27</v>
+        <v>226-203-056 15</v>
       </c>
       <c r="E33" t="str">
-        <v>Производитель работ (прораб) (в строительстве)</v>
+        <v>Монтажник</v>
       </c>
       <c r="F33" t="str">
-        <v>2026-05-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="G33" t="str">
-        <v>1988-10-22</v>
+        <v>2002-09-22</v>
       </c>
       <c r="H33" t="str">
-        <v>Не обучен</v>
-[...41650 lines deleted...]
-      <c r="H1635" t="str">
         <v>Не обучен</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:H1635"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:H33"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Необученные сотрудники</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 